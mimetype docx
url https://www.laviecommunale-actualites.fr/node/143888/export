--- v0 (2026-01-22)
+++ v1 (2026-08-25)
@@ -8,91 +8,91 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Elections sénatoriales du 24 septembre 2023. Organisation des élections. Circulaire n° IOMA2319492J du 28 juillet 2023</w:t>
+        <w:t xml:space="preserve">Elections sénatoriales du 27 septembre 2026. Organisation des élections. Circulaire du 20 juillet 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Revue - Vie Communale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Source - Circulaire</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Les sénateurs de la série 1 sont concernés par un renouvellement en 2023, pour un total de 170 sièges. Le scrutin est prévu le dimanche 24 septembre 2023.</w:t>
+        <w:t xml:space="preserve">Les sénateurs de la série 2 sont concernés par un renouvellement en 2026. Le scrutin est prévu le dimanche 27 septembre 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">La circulaire n° IOMA2319492J du 28 juillet 2023 expose le déroulement du scrutin sénatorial aux préfets et haut-commissaire concernés en précisant d'une part, les mesures qu'ils seront amenés à prendre avant, pendant et après le scrutin et, d'autre part, les évolutions intervenues depuis le précédent scrutin de 2020.</w:t>
+        <w:t xml:space="preserve">La circulaire NOR:INTP2618423C du 20 juillet 2026 relative à l’organisation des élections sénatoriales expose le déroulement du scrutin sénatorial aux préfets et haut-commissaire concernés en précisant  les mesures qu'ils seront amenés à prendre avant, pendant et après le scrutin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Elle rappelle également les modalités de prise des candidatures, qui se tiendra du 4 au 8 septembre 2023, de contrôle des documents de propagande, d'encadrement des opérations de vote, de proclamation des résultats, de traitement du contentieux électoral et, enfin, de prise en charge financière</w:t>
+        <w:t xml:space="preserve">Elle rappelle également les modalités de prise des candidatures, qui se tiendra du 7 au 11 septembre 2026, de contrôle des documents de propagande, d'encadrement des opérations de vote, de proclamation des résultats, de traitement du contentieux électoral et, enfin, de prise en charge financière.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">