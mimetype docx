--- v0 (2026-01-22)
+++ v1 (2026-08-15)
@@ -34,99 +34,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Revue - Intercommunalité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Source - Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Il résulte des articles L 5211-7, L 5212-6 et L 5212-7 du CGCT et de l'article L 44 du code électoral que, lorsqu'il est prévu qu'une commune soit représentée au sein du comité syndical d'un syndicat de communes dont elle est membre à la fois par des délégués titulaires et par des délégués suppléants, ces délégués titulaires et suppléants sont élus dans les mêmes conditions au comité syndical et, lorsqu'ils sont appelés à y siéger, participent de la même façon, avec une voix également délibérative, à ses délibérations. Par suite, les délégués suppléants au comité syndical sont éligibles, en qualité de membres de l'assemblée délibérante élus en son sein, au sens du</w:t>
+        <w:t xml:space="preserve">Il résulte des articles L 5211-7, L 5212-6 et L 5212-7 du CGCT et de l'article L 44 du code électoral que, lorsqu'il est prévu qu'une commune soit représentée au sein du comité syndical d'un syndicat de communes dont elle est membre à la fois par des délégués titulaires et par des délégués suppléants, ces délégués titulaires et suppléants sont élus dans les mêmes conditions au comité syndical et, lorsqu'ils sont appelés à y siéger, participent de la même façon, avec une voix également délibérative, à ses délibérations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Par suite, les délégués suppléants au comité syndical sont éligibles, en qualité de membres de l'assemblée délibérante élus en son sein, au sens du</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> a)</w:t>
       </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> du II de l'article L 1411-5 du CGCT, pour être désignés en qualité de membres titulaires ou suppléants de la commission d'appel d'offres (CAO) prévue par l'article L 1414-2 du même code. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> du II de l'article L 1411-5 du CGCT, pour être désignés en qualité de membres titulaires ou suppléants de la commission d'appel d'offres (CAO) prévue par l'article L 1414-2 du même code. De même, les délégués suppléants au comité syndical sont éligibles, en qualité de membres de l'assemblée délibérante élus en son sein, au sens du a</w:t>
-[...3 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">De même, les délégués suppléants au comité syndical sont éligibles, en qualité de membres de l'assemblée délibérante élus en son sein, au sens du a</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">du II de l'article L 1411-5 du CGCT, pour être désignés en qualité de membres titulaires ou suppléants de la commission de délégation de service public (CDSP) prévue par ces dispositions (CE, 12 juillet 2021, </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">préfet du Var</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, n° 448741).</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>