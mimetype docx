--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -33,255 +33,240 @@
         <w:t xml:space="preserve">Arrêté autorisant l'exercice d’une activité accessoire (fonctionnaires titulaires ou stagiaires uniquement)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Source - Modèles</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrêté autorisant l'exercice d’une activité accessoire (fonctionnaires titulaires ou stagiaires uniquement)</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le Maire, </w:t>
       </w:r>
     </w:p>
-    <w:p/>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vu le code général de la fonction publique, notamment ses articles L 123-1 à L 123-9 relatifs aux activités accessoires, </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Vu le décret n° 2020-69 du 30 janvier 2020 relatif aux contrôles déontologiques dans la fonction publique, </w:t>
+        <w:t xml:space="preserve">Vu le décret n° 2020-69 du 30 janvier 2020 relatif aux contrôles déontologiques dans la fonction publique, </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Vu la délibération en date du ..., fixant les conditions d'exercice d'une activité accessoire au sein de la collectivité, </w:t>
-[...2 lines deleted...]
-    <w:p/>
+        <w:t xml:space="preserve">Vu la délibération en date du ..., fixant les conditions d'exercice d'une activité accessoire au sein de la collectivité, </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Considérant que l’activité envisagée est compatible avec les fonctions exercées et ne porte pas atteinte au bon fonctionnement du service, </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Considérant que ... </w:t>
+        <w:t xml:space="preserve">Considérant que ... </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(à préciser) </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a autorisé Monsieur/Madame .... à exercer cette activité accessoire pour une période de ..., </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  </w:t>
-[...2 lines deleted...]
-    <w:p/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ARRETE :</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  </w:t>
-[...2 lines deleted...]
-    <w:p/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 1 : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monsieur/Madame ...est autorisé(e), à titre accessoire, à exercer les fonctions de (à préciser) à compter du ... jusqu’au ... . </w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 2 : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monsieur/Madame ... percevra à ce titre une indemnité forfaitaire de ...exonérée de cotisations sociales mais soumise à la CSG et à la CRDS, conformément aux dispositions légales. </w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 3 :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Le Directeur Général des Services (ou autre autorité compétente) est chargé de l’exécution du présent arrêté, qui sera notifié à l’agent par écrit. </w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 4 :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Le Maire certifie sous sa responsabilité le caractère exécutoire du présent arrêté. </w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Un recours pour excès de pouvoir peut être exercé devant le tribunal administratif territorialement compétent dans un délai de deux mois à compter de la notification. </w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 5 : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ampliation du présent arrêté sera transmise au Président du Centre de Gestion de .. et au comptable public de la collectivité. </w:t>
       </w:r>
     </w:p>
-    <w:p/>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fait à ..., le ... </w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Le Maire </w:t>
+        <w:t xml:space="preserve">Le Maire </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(nom, prénom)  </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">