--- v1 (2026-03-10)
+++ v2 (2026-04-25)
@@ -299,51 +299,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="782ACF4B"/>
+    <w:nsid w:val="B3DCF56F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>