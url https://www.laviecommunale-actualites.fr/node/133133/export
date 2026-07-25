--- v2 (2026-04-25)
+++ v3 (2026-07-25)
@@ -299,51 +299,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B3DCF56F"/>
+    <w:nsid w:val="C6B9642F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>