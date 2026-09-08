--- v3 (2026-07-25)
+++ v4 (2026-09-08)
@@ -197,59 +197,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le diagnostic doit être renouvelé tous les 10 ans.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Exécution d’office.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> A défaut de transmission du diagnostic, le maire peut, demander au propriétaire ou au syndic de le lui produire. A défaut de transmission dans un délai d'un mois à compter de la notification de la demande, le maire peut faire réaliser d'office le diagnostic en lieu et place du propriétaire ou du syndicat des copropriétaires et à ses frais.</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">Délibération portant délimitation des secteurs soumis à l'obligation de diagnostic structurel des bâtiments d'habitation collectifs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -299,51 +290,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C6B9642F"/>
+    <w:nsid w:val="3082FB20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>