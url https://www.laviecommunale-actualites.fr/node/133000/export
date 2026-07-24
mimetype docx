--- v0 (2026-03-09)
+++ v1 (2026-07-24)
@@ -33,242 +33,281 @@
         <w:t xml:space="preserve">Arrêté portant interdiction temporaire d’utiliser les infrastructures sportives communales en raison d’un épisode de forte chaleur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Source - Modèles</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrêté portant interdiction temporaire d’utiliser les infrastructures sportives communales en raison d’un épisode de forte chaleur</w:t>
       </w:r>
     </w:p>
-    <w:p/>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le maire de la commune de ...,</w:t>
       </w:r>
-    </w:p>
-[...26 lines deleted...]
-    <w:p/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vu le code général des collectivités territoriales, notamment ses articles </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">L 2212-1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> et suivants relatifs aux pouvoirs de police du maire ;</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vu le code de la santé publique, notamment les dispositions relatives à la protection de la population en période de canicule ;</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vu le plan départemental de gestion des vagues de chaleur ;</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vu les informations transmises par Météo-France plaçant le département en vigilance (jaune/orange/rouge) canicule ;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Considérant les risques pour la santé des usagers liés à la pratique d’activités sportives en extérieur par fortes chaleurs ;</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Considérant qu’il y a lieu, dans un but de prévention, de limiter l’accès aux infrastructures sportives non climatisées pour éviter tout danger pour les personnes, notamment les enfants, adolescents et personnes vulnérables ;</w:t>
-[...3 lines deleted...]
-    <w:p/>
+        <w:t xml:space="preserve">Considérant qu’il y a lieu, dans un but de prévention, de limiter l’accès aux infrastructures sportives non climatisées pour éviter tout danger pour les personnes, notamment les enfants, adolescents et personnes vulnérables ;</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ARRÊTE :</w:t>
       </w:r>
     </w:p>
-    <w:p/>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">er</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L’utilisation des infrastructures sportives communales en plein air, notamment les terrains de sport, plateaux multisports et courts de tennis, est interdite à compter du ... et jusqu’à nouvel ordre, en raison de l’épisode de forte chaleur actuellement en cours.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 2 : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L’interdiction concerne l’ensemble des usagers, qu’il s’agisse d’individuels, d’associations ou de structures organisant des activités sportives, y compris dans le cadre des accueils de loisirs.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 3 : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cette interdiction pourra être levée par décision du maire dès la fin de l’alerte canicule ou lorsque les conditions météorologiques redeviendront compatibles avec une pratique sportive en toute sécurité.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 4 :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Le présent arrêté sera affiché en mairie et à l’entrée des équipements concernés. Il sera transmis au représentant de l’État dans le département.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 5 :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Monsieur/Madame (nom du responsable des services techniques ou de la police municipale), est chargé(e) de l’exécution du présent arrêté.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fait à ..., le ...</w:t>
       </w:r>
     </w:p>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le Maire,</w:t>
       </w:r>
       <w:br/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(Nom, signature, cachet)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -430,51 +469,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006390149/2021-10-08" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>