--- v1 (2026-03-09)
+++ v2 (2026-04-24)
@@ -8,466 +8,323 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Réforme : modes de scrutin et élection des adjoints (- 1 000 hab.). Questions fréquentes</w:t>
+        <w:t xml:space="preserve">Mode de scrutin pour les communes de moins de 1 000 hab.). Questions fréquentes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Source - Commentaire</w:t>
       </w:r>
     </w:p>
     <w:p/>
-    <w:p>
-[...21 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cette foire aux questions fait suite à la publication d’un article sur la réforme des modes de scrutin (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">loi n° 2025-444</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du 21 mai 2025) et des interrogations qu’il a suscitées.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Mode de scrutin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quelles sont les règles de scrutin pour être élu au 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tour ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Il est attribué à la liste qui a recueilli la majorité absolue des suffrages exprimés un nombre de sièges égal à la moitié du nombre des sièges à pourvoir, arrondi, le cas échéant, à l’entier supérieur lorsqu’il y a plus de 4 sièges à pourvoir, et à l’entier inférieur lorsqu’il y a moins de 4 sièges à pourvoir (« prime majoritaire »).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">En pratique, la moitié des sièges attribués à la liste en tête :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- pour 7 conseillers, c’est 4 (7/2 = 3,5 arrondis à 4 sièges) ;</w:t>
+      </w:r>
       <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- pour 11 conseillers, c’est 6 (11/2 = 5,5 arrondis à 6 sièges) ;</w:t>
+      </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...121 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">- pour 15 conseillers, c’est 8 (15/2 = 7,5 arrondis à 8 sièges).</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cette attribution opérée, les autres sièges sont répartis entre toutes les listes (y compris celle qui a obtenu la moitié des sièges) à la représentation proportionnelle suivant la règle de la plus forte moyenne (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. L 262</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du code électoral).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Les sièges sont attribués aux candidats dans l’ordre de présentation sur chaque liste.</w:t>
+      </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...18 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Que faire si aucune liste n’a recueilli la majorité absolue des suffrages exprimés au 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">er</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> tour ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:br/>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Il est procédé à un 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">nd</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> tour. Il est attribué à la liste qui a obtenu le plus de voix un nombre de sièges égal à la moitié du nombre des sièges à pourvoir, arrondi, le cas échéant, à l’entier supérieur lorsqu’il y a plus de 4 sièges à pourvoir, et à l’entier inférieur lorsqu’il y a moins de 4 sièges à pourvoir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:br/>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En cas d’égalité de suffrages entre les listes arrivées en tête, ces sièges sont attribués à la liste dont les candidats ont la moyenne d’âge la plus élevée.</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cette attribution opérée, les autres sièges sont répartis entre toutes les listes à la représentation proportionnelle suivant la règle de la plus forte moyenne (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. L 262</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du code électoral).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:br/>
-[...9 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Quelles listes peuvent être présentes au 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">nd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> tour ? </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:br/>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seules peuvent se présenter au 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">nd</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> tour les listes ayant obtenu au 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">er</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> tour un nombre de suffrages au moins égal à 10 % du total des suffrages exprimés. Ces listes peuvent être modifiées dans leur composition pour comprendre des candidats ayant figuré au 1</w:t>
       </w:r>
       <w:r>
@@ -477,60 +334,50 @@
         <w:t xml:space="preserve">er</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> tour sur d’autres listes sous réserve que celles-ci ne se présentent pas au 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">nd</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> tour et qu’elles aient obtenu au 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">er</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> tour au moins 5 % des suffrages exprimés. En cas de modification de la composition d’une liste, l’ordre de présentation des candidats peut également être modifié.</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les candidats ayant figuré sur une même liste au 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">er</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> tour ne peuvent figurer au 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">nd</w:t>
@@ -552,898 +399,574 @@
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">er</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> tour (</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. L 264</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du code électoral).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comment se fait la répartition des sièges si la liste comporte 1 ou 2 noms supplémentaires ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La répartition des sièges s’effectue sur le nombre de sièges à pourvoir et non sur le nombre de candidats présentés par chaque liste municipale</w:t>
+      </w:r>
       <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Comment se fait la répartition des sièges si la liste comporte 1 ou 2 noms supplémentaires ?</w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Sera-t-il possible de se présenter au 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">nd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tour si la liste de candidats est incomplète au 1</w:t>
+        <w:t xml:space="preserve"> tour si on ne s'est pas présenté au 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">er</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> tour ?</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Non. Il ne sera plus possible de se présenter au 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">nd</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> tour seulement comme c’était le cas auparavant (</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. L 255-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du code électoral, abrogé à compter de mars 2026). </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Une liste avec moins 5 % des suffrages exprimés peut-elle avoir un ou plusieurs sièges au conseil municipal ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:br/>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Non. La liste n’est pas admise à la répartition des sièges.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:br/>
-[...9 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Si une seule liste de candidats se présente, est-elle forcément élue au 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">er</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> tour ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:br/>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oui. S’il n’y a qu’une liste candidate (même incomplète), elle sera forcément élue au 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">er</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> tour et il n’y aura qu’un tour.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:br/>
-[...9 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Si 2 listes de candidats se présentent, un 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">nd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> tour sera-t-il organisé </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Non. S’il y a deux listes, il n’y aura également qu’un tour. Une des listes aura forcément la majorité absolue des suffrages exprimés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si 3 listes de candidats se présentent, un 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> tour sera-t-il organisé ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:br/>
-[...43 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Non, si une liste détient la majorité absolue des suffrages exprimés à l’issue du 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> tour, il n’y aura pas de 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">nd</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Non, si une liste détient la majorité absolue des suffrages exprimés à l’issue du 1</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve"> tour non plus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Oui, si aucune liste n’obtient la majorité absolue des suffrages exprimés au 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">er</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> tour, il n’y aura pas de 2</w:t>
-[...31 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> tour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour être élu au 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">er</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
-[...32 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tour, la condition des 25 % des électeurs inscrits est-elle toujours applicable ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Non. Lors du 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">er</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...32 lines deleted...]
-      <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> tour, la condition d’avoir un nombre de suffrages égal au quart (25 %) de celui des électeurs inscrits pour être élu n’est plus exigée.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:br/>
-[...9 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Avez-vous des exemples de calcul à proposer afin de comprendre le mode de scrutin ?</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oui, ils figurent dans </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">la base de données</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">. Pour obtenir une projection applicable à un cas particulier, contactez nos juristes.</w:t>
-[...93 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. Pour obtenir une projection applicable à un cas particulier, contactez nos juristes).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">NB :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> La Vie Communale a réalisé </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">des exemples de calcul</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> avec ce cas de figure soulevé par un abonné. Ils sont disponibles dans la base juridique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Parité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:br/>
-[...9 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Concernant la parité, sur une liste de 11 conseillers, faut-il obligatoirement 6 hommes et 5 femmes ou bien 6 femmes et 5 hommes en alternance régulière ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:br/>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La liste est composée alternativement d’un candidat de chaque sexe (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. L 264</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du code électoral).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pour un conseil avec 11 conseillers, la liste doit être composée de 6 femmes et 5 hommes ou 5 femmes et 6 hommes en alternance stricte femme/homme ou homme/femme. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:br/>
       <w:r>
-        <w:rPr/>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cas d’impossibilité de déposer une liste paritaire, est-il possible de déposer une liste incomplète ou non paritaire ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La liste peut être incomplète au 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> tour avec les limites indiquées ci-dessous :</w:t>
+      </w:r>
       <w:br/>
-      <w:r>
-[...56 lines deleted...]
-      </w:pPr>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9060" w:type="dxa"/>
         <w:gridCol w:w="9060" w:type="dxa"/>
         <w:gridCol w:w="4755" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9060" w:type="dxa"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:shd w:val="clear" w:fill="d9d9d9"/>
             <w:noWrap/>
@@ -1806,642 +1329,205 @@
               <w:t xml:space="preserve">Oui, avec 13 ou 14 noms seulement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En revanche, dans tous les cas, complète ou incomplète, la liste doit être paritaire de manière alternative. Aucune dérogation à la parité n’est possible. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Que faire si personne ne peut déposer une liste paritaire complète ou incomplète (avec les limites précitées) ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Si aucune liste valide ne se présente, l’élection municipale ne peut être organisée (les bureaux de vote ne sont pas ouverts) et le conseil municipal ne peut être constitué.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:br/>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Il est alors institué, dans un délai de 8 jours après la date de clôture des candidatures du 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">nd</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> tour des élections, par arrêté du préfet, une délégation spéciale (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. L 2121-35</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">L 2121-36</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du CGCT) qui remplira les fonctions de conseil municipal jusqu’à ce que des élections partielles soient organisées afin de constituer un conseil municipal (délai maximal de 3 mois).</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans la mesure où il y a 13 noms (11 titulaires et 2 suppléants) sur la liste, en cas de démission d’un conseiller en cours de mandat, ce dernier est-il remplacé par le 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou bien le remplaçant du même sexe ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le candidat venant sur une liste immédiatement après le dernier élu est appelé à remplacer le conseiller municipal élu sur cette liste dont le siège devient vacant pour quelque cause que ce soit (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. L 258</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du code électoral).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Un conseiller démissionnaire est remplacé par le premier conseiller supplémentaire, peu importe son sexe. </w:t>
+      </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...415 lines deleted...]
-        <w:t xml:space="preserve">En revanche, rien n’est indiqué concernant la création d’un poste d’adjoint en cours de mandat. Si on applique les mêmes règles que dans les communes de 1 000 habitants et plus, la parité devrait être respectée. Le ministère de l’Intérieur précisera ce cas de figure dans les prochains mois.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2597,51 +1683,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000051643176" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGIARTI000051645279/2222-02-22/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do?cidTexte=LEGITEXT000006070239&amp;idArticle=LEGIARTI000006353611&amp;dateTexte=&amp;categorieLien=cid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000027431856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bases-de-donnees-juridiques/vie-communale?section=20118&amp;nid=133026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.senat.fr/questions/base/2025/qSEQ250404307.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006353613" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006389901" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006389902/2025-06-18" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGIARTI000051645267" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGIARTI000051645315/2222-02-22/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051645315/2222-02-22" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000051643176" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGIARTI000051645279/2222-02-22/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do?cidTexte=LEGITEXT000006070239&amp;idArticle=LEGIARTI000006353611&amp;dateTexte=&amp;categorieLien=cid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000027431856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bases-de-donnees-juridiques/vie-communale?section=20118&amp;nid=133026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006353613" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006389901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006389902/2025-06-18" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGIARTI000051645267" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>