--- v1 (2026-03-09)
+++ v2 (2026-06-09)
@@ -657,50 +657,64 @@
           <w:t xml:space="preserve">la loi n° 2023-1196</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du 18 décembre 2023). Autrement dit, seules les communes de plus de 3 500 habitants bénéficieront d’une compensation. Un arrêté doit être pris après consultation du comité des finances locales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En revanche, les EPCI comprenant au moins une commune de plus de 3 500 habitants et exerçant les quatre compétences d’accueil du jeune enfant ne bénéficieront pas de compensation financière (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">FAQ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A compter du 1er janvier 2027, la loi n° 2026-442 du 4 juin 2026 étend la compensation financière pour l'exercice du service public de la petite enfance aux communes de moins de 3 500 habitants et aux établissements publics de coopération intercommunale (EPCI) ou syndicats mixtes qui se sont vu transférer ces compétences. </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">