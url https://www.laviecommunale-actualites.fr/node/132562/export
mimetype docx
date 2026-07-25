--- v2 (2026-06-09)
+++ v3 (2026-07-25)
@@ -169,226 +169,206 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La Direction générale des collectivités locales (DGCL) et la Direction générale de la cohésion sociale (DGCS) ont publié </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">une foire aux questions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (FAQ) qui détaille les 4 compétences et donne des exemples concrets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...7 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Recensement des besoins et des modes d’accueil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cette compétence est obligatoire pour toutes les communes quelle que soit leur taille. Elle consiste à :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- identifier les besoins en termes d’accueil des enfants âgés de moins de 3 ans auprès des familles. Ces besoins doivent être appréciés du point de vue quantitatif et qualitatif ;</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- recenser les besoins en matière d’offre de soutien à la parentalité auprès des familles ;</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- identifier l’offre d’accueil existante sur le territoire (établissements du jeune enfant, assistants maternels, etc.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Certaines communes ont déjà réalisé ce recensement, notamment en procédant à une analyse de leurs besoins sociaux (réalisée parfois par les CCAS). Les communes peuvent également s’appuyer sur la Caisse des allocations familiales (CAF) avec qui une convention territoriale globale (CTG) a pu être parfois signée.</w:t>
       </w:r>
-      <w:br/>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Information et accompagnement des familles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cette compétence est obligatoire pour toutes les communes quelle que soit leur taille. Chaque commune définit en fonction de ses moyens les modalités d’information et d’accompagnement. Pour l’exercice de cette compétence, les communes de plus de 10 000 habitants mettent en place le relais petite enfance (</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. L 214-2-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du code de l’action sociale et des familles). Cette mise en place devra être faite au plus tard le 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">er</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> janvier 2026. Un décret va prochainement paraître.</w:t>
       </w:r>
-      <w:br/>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Planification des modes d’accueil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cette compétence est obligatoire pour les communes de plus de 3 500 habitants. Au vu du recensement des besoins, les communes fixent des objectifs en matière d’accueil du jeune enfant à court et moyen terme pour y répondre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour l’exercice de cette compétence, les communes de plus de 10 000 habitants établissent et mettent en œuvre le schéma pluriannuel de maintien et de développement de l’offre d’accueil du jeune enfant (</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. L 214-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> du code de l’action sociale et des familles). Le schéma pluriannuel de maintien et de développement de l'offre d'accueil du jeune enfant (art. D 214-10-1 du code de l’action sociale et des familles créé par le décret n° 2025-253 du 20 mars 2025). </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> du code de l’action sociale et des familles). Le schéma pluriannuel de maintien et de développement de l'offre d'accueil du jeune enfant (art. D 214-10-1 du code de l’action sociale et des familles créé par le décret n° 2025-253 du 20 mars 2025) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1° répertorie les équipements, les services et les modes d'accueil existants pour l'accueil des enfants de moins de trois ans ;</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2° précise les besoins des enfants de moins de trois ans et de leurs familles ;</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">3° identifie les zones géographiques caractérisées par une offre d'accueil insuffisante ou par des difficultés dans l'accès à cette offre ;</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">4° définit les orientations pluriannuelles de maintien et de développement de l'offre d'accueil du jeune enfant et les actions à mener.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L'élaboration du schéma pluriannuel de maintien et de développement de l'offre d'accueil du jeune enfant fait l'objet d'une concertation avec la caisse d'allocations familiales, et le cas échéant la mutualité sociale agricole, le conseil départemental et les autres collectivités territoriales concernées, les acteurs privés ou publics qui concourent à l'accueil du jeune enfant, ainsi que les professionnels de l'accueil individuel. Il fait également l'objet d'une concertation avec les usagers concernés ou leurs représentants selon les modalités définies par l'autorité organisatrice. »</w:t>
-      </w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Soutien à la qualité des modes d’accueil du jeune enfant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cette compétence est obligatoire pour les communes de plus de 3 500 habitants. A travers la mise en œuvre de la charte nationale d’accueil du jeune enfant (</w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr/>
@@ -397,124 +377,105 @@
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), il s’agit de soutenir les conditions qui concourent à la santé, la sécurité, au bien-être et au développement des enfants confiés à des modes d’accueil. Tout comme l’information et l’accompagnement des familles, pour l’exercice de cette compétence, les communes de plus de 10 000 habitants mettent en place le relais petite enfance (</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. L 214-2-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du code de l’action sociale et des familles). Cette mise en place devra être faite au plus tard le 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">er</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> janvier 2026. Un décret va prochainement paraître.</w:t>
       </w:r>
-      <w:br/>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Avis sur un projet d’un établissement accueillant des jeunes enfants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Par ailleurs, le projet de création, d’extension ou de transformation d’un établissement ou d’un service de droit privé accueillant des enfants de moins de 6 ans fait l’objet, préalablement à la demande d’autorisation au conseil départemental, d’un avis favorable de l’autorité organisatrice de l’accueil du jeune enfant. L’avis est rendu au regard des besoins recensés sur son territoire (</w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. L 2324-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du code de la santé publique). Cette compétence incombera au conseil municipal qui devra délibérer en la matière (une délégation au maire n’est pas possible). En cas de transfert de compétence, la décision sera prise par l’organe délibérant de l’EPCI sauf délégation expresse au président.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">II - Répartition des compétences entre les communes et les EPCI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Les communes deviennent autorités organisatrices de l’accueil du jeune enfant sous réserve des compétences exercées par l’EPCI. La loi ne remet pas en cause la compétence petite enfance jusque-là exercée par certains EPCI.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les nouvelles compétences sont sécables, c’est-à-dire que les communes peuvent exercer certaines compétences et l’EPCI d’autres. Sur un même territoire, plusieurs autorités organisatrices de l’accueil du jeune enfant pourront intervenir, chacune dans leurs compétences respectives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lorsque l’EPCI ou le syndicat mixte met en œuvre, en tout ou partie, les compétences d’autorité organisatrice d’accueil du jeune enfant, le nombre d’habitants dont il est tenu compte correspond à la population totale de l’ensemble des communes ayant transféré leurs compétences.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -665,56 +626,61 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En revanche, les EPCI comprenant au moins une commune de plus de 3 500 habitants et exerçant les quatre compétences d’accueil du jeune enfant ne bénéficieront pas de compensation financière (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">FAQ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A compter du 1er janvier 2027, la loi n° 2026-442 du 4 juin 2026 étend la compensation financière pour l'exercice du service public de la petite enfance aux communes de moins de 3 500 habitants et aux établissements publics de coopération intercommunale (EPCI) ou syndicats mixtes qui se sont vu transférer ces compétences. </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">A compter du 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> janvier 2027, la loi n° 2026-442 du 4 juin 2026 étend la compensation financière pour l'exercice du service public de la petite enfance aux communes de moins de 3 500 habitants et aux établissements publics de coopération intercommunale (EPCI) ou syndicats mixtes qui se sont vu transférer ces compétences. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">