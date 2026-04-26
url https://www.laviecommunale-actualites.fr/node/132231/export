--- v0 (2026-01-22)
+++ v1 (2026-04-26)
@@ -37,250 +37,260 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Source - Modèles</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le maire qui doit nommer un secrétaire général de maire peut choisir un contractuel dans les communes de moins de 2 000 habitants (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. L 332-8, 7°</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> du CGFP). </w:t>
-[...16 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> du CGFP). Mais la délibération pour créer l'emploi n'est nécessaire que si le poste n'existe pas déjà au sein de la commune. </w:t>
+      </w:r>
+      <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Secrétaire général de mairie (communes de - 2 000 hab.). Délibération pour la création d’un emploi permanent </w:t>
-[...7 lines deleted...]
-    <w:p/>
+        <w:t xml:space="preserve">Secrétaire général de mairie (communes de - 2 000 hab.). Délibération pour la création d’un emploi permanent </w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vu le code général des collectivités territoriales, notamment ses articles L 1111-1, L 1111-2,</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Vu le code général de la fonction publique, notamment les articles L 2, L 7 et L 332-8 (7°),</w:t>
-[...12 lines deleted...]
-    <w:p/>
+        <w:t xml:space="preserve">Vu le code général de la fonction publique, notamment les articles L 2, L 7 et L 332-8 (7°),</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vu le décret n° 88-145 du 15 février 1988 modifié relatif aux agents contractuels de la fonction publique territoriale,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vu le tableau des effectifs, </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Considérant les dispositions de la loi n° 2023-1380 du 30 décembre 2023 visant à revaloriser le métier de secrétaire de mairie, </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Considérant la nécessité de renforcer l'efficacité de l'administration municipale pour assurer un service public de qualité aux citoyens de notre commune,</w:t>
-[...12 lines deleted...]
-    <w:p/>
+        <w:t xml:space="preserve">Considérant la nécessité de renforcer l'efficacité de l'administration municipale pour assurer un service public de qualité aux citoyens de notre commune,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Considérant les tâches administratives croissantes et les responsabilités accrues liées à la gestion de la commune,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Considérant la proposition de M. le Maire pour la création d'un poste de secrétaire de mairie sur le fondement des dispositions législatives susvisées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Après en avoir délibéré, le conseil municipal décide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(modalités du vote à préciser)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> :  </w:t>
       </w:r>
     </w:p>
-    <w:p/>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 1 :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> De créer avec effet au…. l’emploi permanent de secrétaire de mairie à temps complet ou à temps non complet (…/35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">e</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) de catégorie … (A/B /C) de la filière … (dénomination de la filière), du cadre d’emplois … (dénomination du cadre d’emplois) au grade de ... (dénomination du grade de référence). La rémunération est ainsi fixée en référence à l’échelle indiciaire du grade de …</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 2 :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> De recruter un fonctionnaire ou un agent contractuel sur le fondement de l’article L 332-8 (7°) du code général de la fonction publique. </w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 3 : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">De préciser que les crédits nécessaires à la rémunération du secrétaire de mairie seront inscrits au budget municipal de l'exercice en cours. </w:t>
       </w:r>
     </w:p>
-    <w:p/>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monsieur le Maire est chargé de prendre toutes les mesures nécessaires à l’exécution de la présente délibération et en particulier à signer ledit contrat ainsi que tous les documents s’y rapportant.  </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Date / Signature  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les modèles sont présentés à titre indicatif. Ils ne sauraient être repris en l’état sans être adaptés.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">